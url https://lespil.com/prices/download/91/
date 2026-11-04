--- v0 (2026-06-06)
+++ v1 (2026-11-04)
@@ -34,56 +34,56 @@
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Прайс-лист на пиломатериалы 2023 года</t>
   </si>
   <si>
     <t>Узнайте цены на пиломатериалы на нашем сайте. Актуальный прайс-лист на пиломатериалы. В наличии имеются все типовые размеры и сорта. Покупайте качественные пиломатериалы по доступной цене от производителя!</t>
   </si>
   <si>
     <t>Фанера</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>Фанера ФСФ 2440x1220x12 мм сорт 2/3</t>
+  </si>
+  <si>
     <t>Фанера ламинированная 2440x1220x18 мм</t>
   </si>
   <si>
-    <t>Фанера ФСФ 2440x1220x12 мм сорт 2/3</t>
-[...1 lines deleted...]
-  <si>
     <t>Фанера ламинированная 2440x1220x21 мм</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x12 мм сорт 4/4</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x15 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x15 мм сорт 4/4</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x18 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x18 мм сорт 4/4</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x21 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x21 мм сорт 4/4</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x24 мм сорт 2/3</t>
@@ -97,54 +97,54 @@
   <si>
     <t>Фанера ФСФ 2440x1220x4 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x6 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x6 мм сорт 4/4</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x9 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x9 мм сорт 4/4</t>
   </si>
   <si>
     <t>ФК</t>
   </si>
   <si>
     <t>Фанера ФК 1525x1525x10 мм сорт 4/4</t>
   </si>
   <si>
     <t>Фанера ФК 1525x1525x12 мм сорт 2/3</t>
   </si>
   <si>
+    <t>Фанера ФК 1525x1525x3 мм сорт 2/3</t>
+  </si>
+  <si>
     <t>Фанера ФК 1525x1525x12 мм сорт 4/4</t>
-  </si>
-[...1 lines deleted...]
-    <t>Фанера ФК 1525x1525x3 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФК 1525x1525x15 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФК 1525x1525x15 мм сорт 4/4</t>
   </si>
   <si>
     <t>Фанера ФК 1525x1525x18 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФК 1525x1525x18 мм сорт 4/4</t>
   </si>
   <si>
     <t>Фанера ФК 1525x1525x21 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФК 1525x1525x21 мм сорт 4/4</t>
   </si>
   <si>
     <t>Фанера ФК 1525x1525x24 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФК 1525x1525x24 мм сорт 4/4</t>
   </si>
@@ -621,62 +621,62 @@
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="8"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="8">
-        <v>4000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="8">
-        <v>2500</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="8">
         <v>4800</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="8">
         <v>2100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
@@ -859,62 +859,62 @@
         <v>25</v>
       </c>
       <c r="C27" s="8">
         <v>950</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="4">
         <v>2</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="8">
         <v>1850</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="4">
         <v>3</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="8">
-        <v>1300</v>
+        <v>900</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="4">
         <v>4</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="8">
-        <v>900</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="4">
         <v>5</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="8">
         <v>2200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="4">
         <v>6</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="8">
         <v>1600</v>
       </c>
     </row>
     <row r="33" spans="1:3">