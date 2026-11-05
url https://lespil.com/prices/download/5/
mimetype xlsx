--- v0 (2026-06-06)
+++ v1 (2026-11-05)
@@ -43,105 +43,105 @@
   <si>
     <t>Узнайте цены на пиломатериалы на нашем сайте. Актуальный прайс-лист на пиломатериалы. В наличии имеются все типовые размеры и сорта. Покупайте качественные пиломатериалы по доступной цене от производителя!</t>
   </si>
   <si>
     <t>Брус обрезной</t>
   </si>
   <si>
     <t>Сосна</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x100 мм сорт ТУ</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x100 мм сорт ГОСТ</t>
   </si>
   <si>
+    <t>Брус обрезной из сосны 200x200 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Брус обрезной из сосны 100x200 мм сорт ГОСТ</t>
+  </si>
+  <si>
     <t>Брус обрезной из сосны 100x150 мм сорт ТУ</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 150x200 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 150x150 мм сорт ГОСТ</t>
   </si>
   <si>
-    <t>Брус обрезной из сосны 200x200 мм сорт ГОСТ</t>
-[...2 lines deleted...]
-    <t>Брус обрезной из сосны 100x200 мм сорт ГОСТ</t>
+    <t>Брус обрезной из сосны 100x200 мм сорт ТУ</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 200x200 мм сорт ТУ</t>
   </si>
   <si>
-    <t>Брус обрезной из сосны 100x200 мм сорт ТУ</t>
-[...1 lines deleted...]
-  <si>
     <t>Брус обрезной из сосны 150x200 мм сорт ТУ</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 150x150 мм сорт ТУ</t>
   </si>
   <si>
     <t>ГОСТ</t>
   </si>
   <si>
     <t>ТУ</t>
   </si>
   <si>
     <t>Лиственница</t>
   </si>
   <si>
+    <t>Брус обрезной из лиственницы 100x100 мм</t>
+  </si>
+  <si>
+    <t>Брус обрезной из лиственницы 150x200 мм</t>
+  </si>
+  <si>
+    <t>Брус обрезной из лиственницы 100x150 мм</t>
+  </si>
+  <si>
     <t>Брус обрезной из лиственницы 150x150 мм</t>
   </si>
   <si>
-    <t>Брус обрезной из лиственницы 100x100 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Брус обрезной из лиственницы 200x200 мм</t>
   </si>
   <si>
     <t>Брус обрезной из лиственницы 100x200 мм</t>
-  </si>
-[...1 lines deleted...]
-    <t>Брус обрезной из лиственницы 150x200 мм</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -611,73 +611,73 @@
         <v>7</v>
       </c>
       <c r="C8" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="9">
-        <v>13000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="9">
-        <v>14000</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="15" spans="1:3">
@@ -747,179 +747,179 @@
         <v>4</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="5">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="5">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C23" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="5">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C24" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="5">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C25" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="5">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C26" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="5">
         <v>6</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C27" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="9"/>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="5">
         <v>1</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="5">
         <v>2</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C31" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="5">
         <v>3</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C32" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="5">
         <v>4</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="5">
         <v>5</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C34" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="5">
         <v>6</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C35" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="9"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="5">