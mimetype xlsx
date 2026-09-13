--- v0 (2026-06-06)
+++ v1 (2026-09-13)
@@ -37,165 +37,165 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Прайс-лист на пиломатериалы 2023 года</t>
   </si>
   <si>
     <t>Узнайте цены на пиломатериалы на нашем сайте. Актуальный прайс-лист на пиломатериалы. В наличии имеются все типовые размеры и сорта. Покупайте качественные пиломатериалы по доступной цене от производителя!</t>
   </si>
   <si>
     <t>Доска обрезная</t>
   </si>
   <si>
     <t>Сосна</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>Доска обрезная из сосны 30x150 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 30x100 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 30x100 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 30x200 мм сорт ГОСТ</t>
+  </si>
+  <si>
     <t>Доска обрезная из сосны 30x200 мм сорт ТУ</t>
   </si>
   <si>
-    <t>Доска обрезная из сосны 30x200 мм сорт ГОСТ</t>
-[...1 lines deleted...]
-  <si>
     <t>Доска обрезная из сосны 30x150 мм сорт ГОСТ</t>
   </si>
   <si>
-    <t>Доска обрезная из сосны 30x150 мм сорт ТУ</t>
-[...7 lines deleted...]
-  <si>
     <t>Доска обрезная из сосны 25x100 мм сорт ТУ</t>
   </si>
   <si>
+    <t>Доска обрезная из сосны 50x100 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 40x100 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 25x150 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 50x200 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 40x200 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 25x100 мм сорт ГОСТ</t>
+  </si>
+  <si>
     <t>Доска обрезная из сосны 25x150 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50x150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 40x150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 25x200 мм сорт ГОСТ</t>
   </si>
   <si>
-    <t>Доска обрезная из сосны 50x100 мм сорт ГОСТ</t>
-[...14 lines deleted...]
-    <t>Доска обрезная из сосны 25x100 мм сорт ГОСТ</t>
+    <t>Доска обрезная из сосны 25x200 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 50x150 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 40x150 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 50x100 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 40x100 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50x200 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 40x200 мм сорт ТУ</t>
   </si>
   <si>
-    <t>Доска обрезная из сосны 25x200 мм сорт ТУ</t>
-[...13 lines deleted...]
-  <si>
     <t>ГОСТ</t>
   </si>
   <si>
     <t>ТУ</t>
   </si>
   <si>
     <t>Лиственница</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 25x100 мм ДОЛ-1002</t>
   </si>
   <si>
+    <t>Доска обрезная из лиственницы 25x150 мм</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 50x200 мм ДОЛ-1010</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 40x200 мм ДОЛ-1009</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 30x100 мм ДОЛ-1005</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 30x150 мм ДОЛ-1004</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 50x150 мм</t>
+  </si>
+  <si>
     <t>Доска обрезная из лиственницы 40x150 мм</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 25x200 мм ДОЛ-1003</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 30x200 мм ДОЛ-1006</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 50x100 мм ДОЛ-1011</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 40x100 мм</t>
-  </si>
-[...16 lines deleted...]
-    <t>Доска обрезная из лиственницы 50x150 мм</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -665,106 +665,106 @@
         <v>7</v>
       </c>
       <c r="C8" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="9">
-        <v>14000</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="9">
-        <v>13000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="9">
-        <v>13000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="18" spans="1:3">
@@ -786,51 +786,51 @@
         <v>18</v>
       </c>
       <c r="C19" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="9">
-        <v>14000</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="24" spans="1:3">
@@ -922,322 +922,322 @@
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="9"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="5">
         <v>1</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C34" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="5">
         <v>2</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C35" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="5">
         <v>3</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="C36" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="5">
         <v>4</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C37" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="5">
         <v>5</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C38" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="5">
         <v>6</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="C39" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="5">
         <v>7</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C40" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="5">
         <v>8</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="C41" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="5">
         <v>9</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C42" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="5">
         <v>10</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C43" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="5">
         <v>11</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C44" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="5">
         <v>12</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C45" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="9"/>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="5">
         <v>1</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="5">
         <v>2</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C49" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="5">
         <v>3</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C50" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="5">
         <v>4</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C51" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="5">
         <v>5</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C52" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="5">
         <v>6</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C53" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="5">
         <v>7</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C54" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="5">
         <v>8</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C55" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="5">
         <v>9</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C56" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="5">
         <v>10</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C57" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="5">
         <v>11</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C58" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="5">
         <v>12</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C59" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="9"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="5">