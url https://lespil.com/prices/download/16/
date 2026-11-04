--- v1 (2026-09-13)
+++ v2 (2026-11-04)
@@ -37,165 +37,165 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Прайс-лист на пиломатериалы 2023 года</t>
   </si>
   <si>
     <t>Узнайте цены на пиломатериалы на нашем сайте. Актуальный прайс-лист на пиломатериалы. В наличии имеются все типовые размеры и сорта. Покупайте качественные пиломатериалы по доступной цене от производителя!</t>
   </si>
   <si>
     <t>Доска обрезная</t>
   </si>
   <si>
     <t>Сосна</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>Доска обрезная из сосны 25x100 мм сорт ТУ</t>
+  </si>
+  <si>
     <t>Доска обрезная из сосны 30x150 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 30x100 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 30x100 мм сорт ТУ</t>
   </si>
   <si>
+    <t>Доска обрезная из сосны 30x200 мм сорт ТУ</t>
+  </si>
+  <si>
     <t>Доска обрезная из сосны 30x200 мм сорт ГОСТ</t>
   </si>
   <si>
-    <t>Доска обрезная из сосны 30x200 мм сорт ТУ</t>
-[...1 lines deleted...]
-  <si>
     <t>Доска обрезная из сосны 30x150 мм сорт ГОСТ</t>
   </si>
   <si>
-    <t>Доска обрезная из сосны 25x100 мм сорт ТУ</t>
+    <t>Доска обрезная из сосны 25x100 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 25x150 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 50x150 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 40x150 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 25x200 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50x100 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 40x100 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 25x150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50x200 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 40x200 мм сорт ГОСТ</t>
   </si>
   <si>
-    <t>Доска обрезная из сосны 25x100 мм сорт ГОСТ</t>
-[...11 lines deleted...]
-    <t>Доска обрезная из сосны 25x200 мм сорт ГОСТ</t>
+    <t>Доска обрезная из сосны 50x200 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 40x200 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 25x200 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50x150 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 40x150 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50x100 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 40x100 мм сорт ТУ</t>
   </si>
   <si>
-    <t>Доска обрезная из сосны 50x200 мм сорт ТУ</t>
-[...4 lines deleted...]
-  <si>
     <t>ГОСТ</t>
   </si>
   <si>
     <t>ТУ</t>
   </si>
   <si>
     <t>Лиственница</t>
   </si>
   <si>
+    <t>Доска обрезная из лиственницы 50x150 мм</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 40x150 мм</t>
+  </si>
+  <si>
     <t>Доска обрезная из лиственницы 25x100 мм ДОЛ-1002</t>
   </si>
   <si>
+    <t>Доска обрезная из лиственницы 25x200 мм ДОЛ-1003</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 30x200 мм ДОЛ-1006</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 50x100 мм ДОЛ-1011</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 40x100 мм</t>
+  </si>
+  <si>
     <t>Доска обрезная из лиственницы 25x150 мм</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 50x200 мм ДОЛ-1010</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 40x200 мм ДОЛ-1009</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 30x100 мм ДОЛ-1005</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 30x150 мм ДОЛ-1004</t>
-  </si>
-[...16 lines deleted...]
-    <t>Доска обрезная из лиственницы 40x100 мм</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -654,128 +654,128 @@
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="9">
-        <v>14000</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="9">
-        <v>13000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="9">
-        <v>14000</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="9">
-        <v>13000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="9">
-        <v>14000</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="19" spans="1:3">
@@ -786,51 +786,51 @@
         <v>18</v>
       </c>
       <c r="C19" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="9">
-        <v>13000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="24" spans="1:3">
@@ -922,311 +922,311 @@
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="9"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="5">
         <v>1</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C34" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="5">
         <v>2</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C35" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="5">
         <v>3</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C36" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="5">
         <v>4</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C37" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="5">
         <v>5</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C38" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="5">
         <v>6</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C39" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="5">
         <v>7</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C40" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="5">
         <v>8</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C41" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="5">
         <v>9</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C42" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="5">
         <v>10</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C43" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="5">
         <v>11</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C44" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="5">
         <v>12</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C45" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="9"/>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="5">
         <v>1</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C48" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="5">
         <v>2</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C49" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="5">
         <v>3</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C50" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="5">
         <v>4</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C51" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="5">
         <v>5</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C52" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="5">
         <v>6</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C53" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="5">
         <v>7</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C54" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="5">
         <v>8</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C55" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="5">
         <v>9</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C56" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="5">
         <v>10</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C57" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="5">
         <v>11</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C58" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="5">
         <v>12</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C59" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="9"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="4" t="s">