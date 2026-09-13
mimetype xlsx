--- v0 (2026-06-06)
+++ v1 (2026-09-13)
@@ -289,107 +289,107 @@
   <si>
     <t>Вагонка штиль из лиственницы 14x140 мм сорт AB</t>
   </si>
   <si>
     <t>Вагонка штиль из лиственницы 14x100 мм сорт BC</t>
   </si>
   <si>
     <t>Вагонка штиль из лиственницы 14x120 мм сорт BC</t>
   </si>
   <si>
     <t>Вагонка штиль из лиственницы 14x140 мм сорт BC</t>
   </si>
   <si>
     <t>Брус обрезной</t>
   </si>
   <si>
     <t>Сосна</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x100 мм сорт ТУ</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x100 мм сорт ГОСТ</t>
   </si>
   <si>
+    <t>Брус обрезной из сосны 150x200 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Брус обрезной из сосны 100x150 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Брус обрезной из сосны 100x150 мм сорт ТУ</t>
+  </si>
+  <si>
     <t>Брус обрезной из сосны 150x150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 200x200 мм сорт ГОСТ</t>
   </si>
   <si>
-    <t>Брус обрезной из сосны 100x150 мм сорт ТУ</t>
-[...1 lines deleted...]
-  <si>
     <t>Брус обрезной из сосны 100x200 мм сорт ГОСТ</t>
   </si>
   <si>
-    <t>Брус обрезной из сосны 150x200 мм сорт ГОСТ</t>
-[...2 lines deleted...]
-    <t>Брус обрезной из сосны 100x150 мм сорт ГОСТ</t>
+    <t>Брус обрезной из сосны 100x200 мм сорт ТУ</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 150x200 мм сорт ТУ</t>
   </si>
   <si>
-    <t>Брус обрезной из сосны 100x200 мм сорт ТУ</t>
-[...1 lines deleted...]
-  <si>
     <t>Брус обрезной из сосны 150x150 мм сорт ТУ</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 200x200 мм сорт ТУ</t>
   </si>
   <si>
     <t>ГОСТ</t>
   </si>
   <si>
     <t>ТУ</t>
   </si>
   <si>
     <t>Лиственница</t>
   </si>
   <si>
+    <t>Брус обрезной из лиственницы 100x150 мм</t>
+  </si>
+  <si>
     <t>Брус обрезной из лиственницы 100x100 мм</t>
   </si>
   <si>
+    <t>Брус обрезной из лиственницы 150x150 мм</t>
+  </si>
+  <si>
+    <t>Брус обрезной из лиственницы 200x200 мм</t>
+  </si>
+  <si>
     <t>Брус обрезной из лиственницы 100x200 мм</t>
   </si>
   <si>
-    <t>Брус обрезной из лиственницы 100x150 мм</t>
-[...1 lines deleted...]
-  <si>
     <t>Брус обрезной из лиственницы 150x200 мм</t>
   </si>
   <si>
-    <t>Брус обрезной из лиственницы 150x150 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Половая доска</t>
   </si>
   <si>
     <t>Половая доска из лиственницы</t>
   </si>
   <si>
     <t>Половая доска из лиственницы 20x90 мм сорт AB</t>
   </si>
   <si>
     <t>Половая доска из лиственницы 28x120 мм сорт AB</t>
   </si>
   <si>
     <t>Половая доска из лиственницы 28x140 мм сорт AB</t>
   </si>
   <si>
     <t>Половая доска из лиственницы 35x140 мм сорт AB</t>
   </si>
   <si>
     <t>Половая доска из лиственницы 45x140 мм сорт AB</t>
   </si>
   <si>
     <t>Половая доска из лиственницы 20x90 мм сорт BC</t>
   </si>
   <si>
     <t>Половая доска из лиственницы 28x120 мм сорт BC</t>
@@ -532,158 +532,158 @@
   <si>
     <t>Имитация бруса из сосны 16x140 мм сорт A</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 18x140 мм сорт A</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 20x140 мм сорт A</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 14x190 мм сорт A</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 16x190 мм сорт A</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 18x190 мм сорт A</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 20x190 мм сорт A</t>
   </si>
   <si>
     <t>Доска обрезная</t>
   </si>
   <si>
+    <t>Доска обрезная из сосны 30x150 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 30x100 мм сорт ГОСТ</t>
+  </si>
+  <si>
     <t>Доска обрезная из сосны 30x100 мм сорт ТУ</t>
   </si>
   <si>
+    <t>Доска обрезная из сосны 30x200 мм сорт ГОСТ</t>
+  </si>
+  <si>
     <t>Доска обрезная из сосны 30x200 мм сорт ТУ</t>
   </si>
   <si>
+    <t>Доска обрезная из сосны 30x150 мм сорт ГОСТ</t>
+  </si>
+  <si>
     <t>Доска обрезная из сосны 25x100 мм сорт ТУ</t>
   </si>
   <si>
-    <t>Доска обрезная из сосны 30x200 мм сорт ГОСТ</t>
-[...8 lines deleted...]
-    <t>Доска обрезная из сосны 30x100 мм сорт ГОСТ</t>
+    <t>Доска обрезная из сосны 50x100 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 40x100 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 25x150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50x200 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 40x200 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 25x100 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 25x150 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50x150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 40x150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 25x200 мм сорт ГОСТ</t>
   </si>
   <si>
-    <t>Доска обрезная из сосны 50x100 мм сорт ГОСТ</t>
-[...5 lines deleted...]
-    <t>Доска обрезная из сосны 25x150 мм сорт ГОСТ</t>
+    <t>Доска обрезная из сосны 25x200 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 50x150 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 40x150 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50x100 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 40x100 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50x200 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 40x200 мм сорт ТУ</t>
   </si>
   <si>
-    <t>Доска обрезная из сосны 25x200 мм сорт ТУ</t>
-[...5 lines deleted...]
-    <t>Доска обрезная из сосны 40x150 мм сорт ТУ</t>
+    <t>Доска обрезная из лиственницы 25x150 мм</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 25x100 мм ДОЛ-1002</t>
   </si>
   <si>
+    <t>Доска обрезная из лиственницы 50x200 мм ДОЛ-1010</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 40x200 мм ДОЛ-1009</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 30x100 мм ДОЛ-1005</t>
+  </si>
+  <si>
     <t>Доска обрезная из лиственницы 30x150 мм ДОЛ-1004</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 50x150 мм</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 40x150 мм</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 25x200 мм ДОЛ-1003</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 30x200 мм ДОЛ-1006</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 50x100 мм ДОЛ-1011</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 40x100 мм</t>
   </si>
   <si>
-    <t>Доска обрезная из лиственницы 25x150 мм</t>
-[...10 lines deleted...]
-  <si>
     <t>Строганная доска</t>
   </si>
   <si>
     <t>Строганная доска из лиственницы</t>
   </si>
   <si>
     <t>Строганная доска из лиственницы 25x100 мм</t>
   </si>
   <si>
     <t>Строганная доска из лиственницы 25x150 мм</t>
   </si>
   <si>
     <t>Строганная доска из лиственницы 25x200 мм</t>
   </si>
   <si>
     <t>Строганная доска из лиственницы 40x100 мм</t>
   </si>
   <si>
     <t>Строганная доска из лиственницы 40x150 мм</t>
   </si>
   <si>
     <t>Строганная доска из лиственницы 40x200 мм</t>
   </si>
   <si>
     <t>Строганная доска из лиственницы 50x100 мм</t>
@@ -985,69 +985,69 @@
   <si>
     <t>Полок из ольхи</t>
   </si>
   <si>
     <t>Полок из ольхи 27x130 мм сорт A</t>
   </si>
   <si>
     <t>Полок из ольхи 27x90 мм сорт A</t>
   </si>
   <si>
     <t>Полок из ольхи 27x130 мм сорт Экстра</t>
   </si>
   <si>
     <t>Полок из ольхи 27x90 мм сорт Экст</t>
   </si>
   <si>
     <t>Термодерево</t>
   </si>
   <si>
     <t>Термо террасная доска 27x140 мм</t>
   </si>
   <si>
     <t>Термо планкен косой 20x140 мм</t>
   </si>
   <si>
+    <t>Термо террасная доска 35x140 мм</t>
+  </si>
+  <si>
     <t>Термо планкен прямой 20x140 мм</t>
   </si>
   <si>
-    <t>Термо террасная доска 35x140 мм</t>
-[...1 lines deleted...]
-  <si>
     <t>Фанера</t>
   </si>
   <si>
+    <t>Фанера ламинированная 2440x1220x18 мм</t>
+  </si>
+  <si>
     <t>Фанера ФСФ 2440x1220x12 мм сорт 2/3</t>
   </si>
   <si>
-    <t>Фанера ламинированная 2440x1220x18 мм</t>
+    <t>Фанера ламинированная 2440x1220x21 мм</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x12 мм сорт 4/4</t>
-  </si>
-[...1 lines deleted...]
-    <t>Фанера ламинированная 2440x1220x21 мм</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x15 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x15 мм сорт 4/4</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x18 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x18 мм сорт 4/4</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x21 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x21 мм сорт 4/4</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x24 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x24 мм сорт 4/4</t>
   </si>
@@ -3847,168 +3847,168 @@
         <v>3</v>
       </c>
       <c r="B208" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C208" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="4">
         <v>1</v>
       </c>
       <c r="B209" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C209" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="4">
         <v>2</v>
       </c>
       <c r="B210" s="7" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C210" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="4">
         <v>3</v>
       </c>
       <c r="B211" s="7" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C211" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="4">
         <v>4</v>
       </c>
       <c r="B212" s="7" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C212" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="4">
         <v>5</v>
       </c>
       <c r="B213" s="7" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C213" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="4">
         <v>6</v>
       </c>
       <c r="B214" s="7" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C214" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B215" s="7"/>
       <c r="C215" s="9"/>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B216" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C216" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="4">
         <v>1</v>
       </c>
       <c r="B217" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C217" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="4">
         <v>2</v>
       </c>
       <c r="B218" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C218" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="4">
         <v>3</v>
       </c>
       <c r="B219" s="7" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C219" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="4">
         <v>4</v>
       </c>
       <c r="B220" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C220" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="4">
         <v>5</v>
       </c>
       <c r="B221" s="7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C221" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="4">
         <v>6</v>
       </c>
       <c r="B222" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C222" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B223" s="7"/>
       <c r="C223" s="9"/>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="3" t="s">
@@ -5493,183 +5493,183 @@
         <v>4</v>
       </c>
       <c r="C365" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="4">
         <v>1</v>
       </c>
       <c r="B366" s="7" t="s">
         <v>172</v>
       </c>
       <c r="C366" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="4">
         <v>2</v>
       </c>
       <c r="B367" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C367" s="9">
-        <v>13000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="4">
         <v>3</v>
       </c>
       <c r="B368" s="7" t="s">
         <v>174</v>
       </c>
       <c r="C368" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="4">
         <v>4</v>
       </c>
       <c r="B369" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C369" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="4">
         <v>5</v>
       </c>
       <c r="B370" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C370" s="9">
-        <v>14000</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="4">
         <v>6</v>
       </c>
       <c r="B371" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C371" s="9">
-        <v>13000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="4">
         <v>7</v>
       </c>
       <c r="B372" s="7" t="s">
         <v>178</v>
       </c>
       <c r="C372" s="9">
-        <v>14000</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="4">
         <v>8</v>
       </c>
       <c r="B373" s="7" t="s">
         <v>179</v>
       </c>
       <c r="C373" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="4">
         <v>9</v>
       </c>
       <c r="B374" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C374" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="4">
         <v>10</v>
       </c>
       <c r="B375" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C375" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="4">
         <v>11</v>
       </c>
       <c r="B376" s="7" t="s">
         <v>182</v>
       </c>
       <c r="C376" s="9">
-        <v>13000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="4">
         <v>12</v>
       </c>
       <c r="B377" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C377" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="4">
         <v>13</v>
       </c>
       <c r="B378" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C378" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="4">
         <v>14</v>
       </c>
       <c r="B379" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C379" s="9">
-        <v>14000</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="4">
         <v>15</v>
       </c>
       <c r="B380" s="7" t="s">
         <v>186</v>
       </c>
       <c r="C380" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="4">
         <v>16</v>
       </c>
       <c r="B381" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C381" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="382" spans="1:3">
@@ -5761,322 +5761,322 @@
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B390" s="7"/>
       <c r="C390" s="9"/>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B391" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C391" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="4">
         <v>1</v>
       </c>
       <c r="B392" s="7" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C392" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="4">
         <v>2</v>
       </c>
       <c r="B393" s="7" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="C393" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="4">
         <v>3</v>
       </c>
       <c r="B394" s="7" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C394" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="4">
         <v>4</v>
       </c>
       <c r="B395" s="7" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="C395" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="4">
         <v>5</v>
       </c>
       <c r="B396" s="7" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C396" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="4">
         <v>6</v>
       </c>
       <c r="B397" s="7" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C397" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="4">
         <v>7</v>
       </c>
       <c r="B398" s="7" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="C398" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="4">
         <v>8</v>
       </c>
       <c r="B399" s="7" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C399" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="4">
         <v>9</v>
       </c>
       <c r="B400" s="7" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C400" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="4">
         <v>10</v>
       </c>
       <c r="B401" s="7" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C401" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="4">
         <v>11</v>
       </c>
       <c r="B402" s="7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C402" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="4">
         <v>12</v>
       </c>
       <c r="B403" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C403" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B404" s="7"/>
       <c r="C404" s="9"/>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B405" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C405" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="4">
         <v>1</v>
       </c>
       <c r="B406" s="7" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C406" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="4">
         <v>2</v>
       </c>
       <c r="B407" s="7" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C407" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="4">
         <v>3</v>
       </c>
       <c r="B408" s="7" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C408" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="4">
         <v>4</v>
       </c>
       <c r="B409" s="7" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C409" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="4">
         <v>5</v>
       </c>
       <c r="B410" s="7" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C410" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="4">
         <v>6</v>
       </c>
       <c r="B411" s="7" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C411" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="4">
         <v>7</v>
       </c>
       <c r="B412" s="7" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C412" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="4">
         <v>8</v>
       </c>
       <c r="B413" s="7" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C413" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="4">
         <v>9</v>
       </c>
       <c r="B414" s="7" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C414" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="4">
         <v>10</v>
       </c>
       <c r="B415" s="7" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C415" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="4">
         <v>11</v>
       </c>
       <c r="B416" s="7" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C416" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="4">
         <v>12</v>
       </c>
       <c r="B417" s="7" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C417" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B418" s="7"/>
       <c r="C418" s="9"/>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B419" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C419" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="4">
@@ -7573,124 +7573,124 @@
         <v>321</v>
       </c>
       <c r="C565" s="9">
         <v>3200</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="4">
         <v>2</v>
       </c>
       <c r="B566" s="7" t="s">
         <v>322</v>
       </c>
       <c r="C566" s="9">
         <v>1800</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="4">
         <v>3</v>
       </c>
       <c r="B567" s="7" t="s">
         <v>323</v>
       </c>
       <c r="C567" s="9">
-        <v>1800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="4">
         <v>4</v>
       </c>
       <c r="B568" s="7" t="s">
         <v>324</v>
       </c>
       <c r="C568" s="9">
-        <v>4500</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="2" t="s">
         <v>325</v>
       </c>
       <c r="B569" s="7"/>
       <c r="C569" s="9"/>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B570" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C570" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="4">
         <v>1</v>
       </c>
       <c r="B571" s="7" t="s">
         <v>326</v>
       </c>
       <c r="C571" s="9">
-        <v>2500</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="4">
         <v>2</v>
       </c>
       <c r="B572" s="7" t="s">
         <v>327</v>
       </c>
       <c r="C572" s="9">
-        <v>4000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="4">
         <v>3</v>
       </c>
       <c r="B573" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C573" s="9">
-        <v>2100</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="4">
         <v>4</v>
       </c>
       <c r="B574" s="7" t="s">
         <v>329</v>
       </c>
       <c r="C574" s="9">
-        <v>4800</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="4">
         <v>5</v>
       </c>
       <c r="B575" s="7" t="s">
         <v>330</v>
       </c>
       <c r="C575" s="9">
         <v>3000</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="4">
         <v>6</v>
       </c>
       <c r="B576" s="7" t="s">
         <v>331</v>
       </c>
       <c r="C576" s="9">
         <v>2600</v>
       </c>
     </row>
     <row r="577" spans="1:3">