--- v1 (2026-09-13)
+++ v2 (2026-11-04)
@@ -289,107 +289,107 @@
   <si>
     <t>Вагонка штиль из лиственницы 14x140 мм сорт AB</t>
   </si>
   <si>
     <t>Вагонка штиль из лиственницы 14x100 мм сорт BC</t>
   </si>
   <si>
     <t>Вагонка штиль из лиственницы 14x120 мм сорт BC</t>
   </si>
   <si>
     <t>Вагонка штиль из лиственницы 14x140 мм сорт BC</t>
   </si>
   <si>
     <t>Брус обрезной</t>
   </si>
   <si>
     <t>Сосна</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x100 мм сорт ТУ</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x100 мм сорт ГОСТ</t>
   </si>
   <si>
+    <t>Брус обрезной из сосны 150x150 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Брус обрезной из сосны 200x200 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Брус обрезной из сосны 100x150 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>Брус обрезной из сосны 100x200 мм сорт ГОСТ</t>
+  </si>
+  <si>
     <t>Брус обрезной из сосны 150x200 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Брус обрезной из сосны 100x150 мм сорт ГОСТ</t>
   </si>
   <si>
-    <t>Брус обрезной из сосны 100x150 мм сорт ТУ</t>
-[...10 lines deleted...]
-  <si>
     <t>Брус обрезной из сосны 100x200 мм сорт ТУ</t>
   </si>
   <si>
+    <t>Брус обрезной из сосны 150x150 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>Брус обрезной из сосны 200x200 мм сорт ТУ</t>
+  </si>
+  <si>
     <t>Брус обрезной из сосны 150x200 мм сорт ТУ</t>
   </si>
   <si>
-    <t>Брус обрезной из сосны 150x150 мм сорт ТУ</t>
-[...4 lines deleted...]
-  <si>
     <t>ГОСТ</t>
   </si>
   <si>
     <t>ТУ</t>
   </si>
   <si>
     <t>Лиственница</t>
   </si>
   <si>
+    <t>Брус обрезной из лиственницы 100x100 мм</t>
+  </si>
+  <si>
+    <t>Брус обрезной из лиственницы 100x200 мм</t>
+  </si>
+  <si>
     <t>Брус обрезной из лиственницы 100x150 мм</t>
   </si>
   <si>
-    <t>Брус обрезной из лиственницы 100x100 мм</t>
+    <t>Брус обрезной из лиственницы 150x200 мм</t>
   </si>
   <si>
     <t>Брус обрезной из лиственницы 150x150 мм</t>
   </si>
   <si>
     <t>Брус обрезной из лиственницы 200x200 мм</t>
   </si>
   <si>
-    <t>Брус обрезной из лиственницы 100x200 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Половая доска</t>
   </si>
   <si>
     <t>Половая доска из лиственницы</t>
   </si>
   <si>
     <t>Половая доска из лиственницы 20x90 мм сорт AB</t>
   </si>
   <si>
     <t>Половая доска из лиственницы 28x120 мм сорт AB</t>
   </si>
   <si>
     <t>Половая доска из лиственницы 28x140 мм сорт AB</t>
   </si>
   <si>
     <t>Половая доска из лиственницы 35x140 мм сорт AB</t>
   </si>
   <si>
     <t>Половая доска из лиственницы 45x140 мм сорт AB</t>
   </si>
   <si>
     <t>Половая доска из лиственницы 20x90 мм сорт BC</t>
   </si>
   <si>
     <t>Половая доска из лиственницы 28x120 мм сорт BC</t>
@@ -532,158 +532,158 @@
   <si>
     <t>Имитация бруса из сосны 16x140 мм сорт A</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 18x140 мм сорт A</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 20x140 мм сорт A</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 14x190 мм сорт A</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 16x190 мм сорт A</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 18x190 мм сорт A</t>
   </si>
   <si>
     <t>Имитация бруса из сосны 20x190 мм сорт A</t>
   </si>
   <si>
     <t>Доска обрезная</t>
   </si>
   <si>
+    <t>Доска обрезная из сосны 30x100 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 25x100 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 30x150 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 30x200 мм сорт ТУ</t>
+  </si>
+  <si>
     <t>Доска обрезная из сосны 30x150 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 30x100 мм сорт ГОСТ</t>
   </si>
   <si>
-    <t>Доска обрезная из сосны 30x100 мм сорт ТУ</t>
-[...1 lines deleted...]
-  <si>
     <t>Доска обрезная из сосны 30x200 мм сорт ГОСТ</t>
   </si>
   <si>
-    <t>Доска обрезная из сосны 30x200 мм сорт ТУ</t>
-[...5 lines deleted...]
-    <t>Доска обрезная из сосны 25x100 мм сорт ТУ</t>
+    <t>Доска обрезная из сосны 40x200 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 25x100 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 25x150 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 50x150 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 40x150 мм сорт ГОСТ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 25x200 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50x100 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 40x100 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 25x150 мм сорт ГОСТ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50x200 мм сорт ГОСТ</t>
   </si>
   <si>
-    <t>Доска обрезная из сосны 40x200 мм сорт ГОСТ</t>
-[...14 lines deleted...]
-    <t>Доска обрезная из сосны 25x200 мм сорт ГОСТ</t>
+    <t>Доска обрезная из сосны 50x200 мм сорт ТУ</t>
+  </si>
+  <si>
+    <t>Доска обрезная из сосны 40x200 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 25x200 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50x150 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 40x150 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 50x100 мм сорт ТУ</t>
   </si>
   <si>
     <t>Доска обрезная из сосны 40x100 мм сорт ТУ</t>
   </si>
   <si>
-    <t>Доска обрезная из сосны 50x200 мм сорт ТУ</t>
-[...2 lines deleted...]
-    <t>Доска обрезная из сосны 40x200 мм сорт ТУ</t>
+    <t>Доска обрезная из лиственницы 30x150 мм ДОЛ-1004</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 50x150 мм</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 25x100 мм ДОЛ-1002</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 40x150 мм</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 25x200 мм ДОЛ-1003</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 30x200 мм ДОЛ-1006</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 50x100 мм ДОЛ-1011</t>
+  </si>
+  <si>
+    <t>Доска обрезная из лиственницы 40x100 мм</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 25x150 мм</t>
   </si>
   <si>
-    <t>Доска обрезная из лиственницы 25x100 мм ДОЛ-1002</t>
-[...1 lines deleted...]
-  <si>
     <t>Доска обрезная из лиственницы 50x200 мм ДОЛ-1010</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 40x200 мм ДОЛ-1009</t>
   </si>
   <si>
     <t>Доска обрезная из лиственницы 30x100 мм ДОЛ-1005</t>
   </si>
   <si>
-    <t>Доска обрезная из лиственницы 30x150 мм ДОЛ-1004</t>
-[...19 lines deleted...]
-  <si>
     <t>Строганная доска</t>
   </si>
   <si>
     <t>Строганная доска из лиственницы</t>
   </si>
   <si>
     <t>Строганная доска из лиственницы 25x100 мм</t>
   </si>
   <si>
     <t>Строганная доска из лиственницы 25x150 мм</t>
   </si>
   <si>
     <t>Строганная доска из лиственницы 25x200 мм</t>
   </si>
   <si>
     <t>Строганная доска из лиственницы 40x100 мм</t>
   </si>
   <si>
     <t>Строганная доска из лиственницы 40x150 мм</t>
   </si>
   <si>
     <t>Строганная доска из лиственницы 40x200 мм</t>
   </si>
   <si>
     <t>Строганная доска из лиственницы 50x100 мм</t>
@@ -985,69 +985,69 @@
   <si>
     <t>Полок из ольхи</t>
   </si>
   <si>
     <t>Полок из ольхи 27x130 мм сорт A</t>
   </si>
   <si>
     <t>Полок из ольхи 27x90 мм сорт A</t>
   </si>
   <si>
     <t>Полок из ольхи 27x130 мм сорт Экстра</t>
   </si>
   <si>
     <t>Полок из ольхи 27x90 мм сорт Экст</t>
   </si>
   <si>
     <t>Термодерево</t>
   </si>
   <si>
     <t>Термо террасная доска 27x140 мм</t>
   </si>
   <si>
     <t>Термо планкен косой 20x140 мм</t>
   </si>
   <si>
+    <t>Термо планкен прямой 20x140 мм</t>
+  </si>
+  <si>
     <t>Термо террасная доска 35x140 мм</t>
   </si>
   <si>
-    <t>Термо планкен прямой 20x140 мм</t>
-[...1 lines deleted...]
-  <si>
     <t>Фанера</t>
   </si>
   <si>
     <t>Фанера ламинированная 2440x1220x18 мм</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x12 мм сорт 2/3</t>
   </si>
   <si>
+    <t>Фанера ФСФ 2440x1220x12 мм сорт 4/4</t>
+  </si>
+  <si>
     <t>Фанера ламинированная 2440x1220x21 мм</t>
-  </si>
-[...1 lines deleted...]
-    <t>Фанера ФСФ 2440x1220x12 мм сорт 4/4</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x15 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x15 мм сорт 4/4</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x18 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x18 мм сорт 4/4</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x21 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x21 мм сорт 4/4</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x24 мм сорт 2/3</t>
   </si>
   <si>
     <t>Фанера ФСФ 2440x1220x24 мм сорт 4/4</t>
   </si>
@@ -3847,95 +3847,95 @@
         <v>3</v>
       </c>
       <c r="B208" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C208" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="4">
         <v>1</v>
       </c>
       <c r="B209" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C209" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="4">
         <v>2</v>
       </c>
       <c r="B210" s="7" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C210" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="4">
         <v>3</v>
       </c>
       <c r="B211" s="7" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C211" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="4">
         <v>4</v>
       </c>
       <c r="B212" s="7" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C212" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="4">
         <v>5</v>
       </c>
       <c r="B213" s="7" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C213" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="4">
         <v>6</v>
       </c>
       <c r="B214" s="7" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C214" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B215" s="7"/>
       <c r="C215" s="9"/>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B216" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C216" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="4">
@@ -3953,73 +3953,73 @@
         <v>2</v>
       </c>
       <c r="B218" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C218" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="4">
         <v>3</v>
       </c>
       <c r="B219" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C219" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="4">
         <v>4</v>
       </c>
       <c r="B220" s="7" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C220" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="4">
         <v>5</v>
       </c>
       <c r="B221" s="7" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C221" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="4">
         <v>6</v>
       </c>
       <c r="B222" s="7" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C222" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B223" s="7"/>
       <c r="C223" s="9"/>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B224" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C224" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="4">
@@ -5493,183 +5493,183 @@
         <v>4</v>
       </c>
       <c r="C365" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="4">
         <v>1</v>
       </c>
       <c r="B366" s="7" t="s">
         <v>172</v>
       </c>
       <c r="C366" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="4">
         <v>2</v>
       </c>
       <c r="B367" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C367" s="9">
-        <v>14000</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="4">
         <v>3</v>
       </c>
       <c r="B368" s="7" t="s">
         <v>174</v>
       </c>
       <c r="C368" s="9">
-        <v>13000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="4">
         <v>4</v>
       </c>
       <c r="B369" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C369" s="9">
-        <v>14000</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="4">
         <v>5</v>
       </c>
       <c r="B370" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C370" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="4">
         <v>6</v>
       </c>
       <c r="B371" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C371" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="4">
         <v>7</v>
       </c>
       <c r="B372" s="7" t="s">
         <v>178</v>
       </c>
       <c r="C372" s="9">
-        <v>13000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="4">
         <v>8</v>
       </c>
       <c r="B373" s="7" t="s">
         <v>179</v>
       </c>
       <c r="C373" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="4">
         <v>9</v>
       </c>
       <c r="B374" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C374" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="4">
         <v>10</v>
       </c>
       <c r="B375" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C375" s="9">
-        <v>14000</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="4">
         <v>11</v>
       </c>
       <c r="B376" s="7" t="s">
         <v>182</v>
       </c>
       <c r="C376" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="4">
         <v>12</v>
       </c>
       <c r="B377" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C377" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="4">
         <v>13</v>
       </c>
       <c r="B378" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C378" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="4">
         <v>14</v>
       </c>
       <c r="B379" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C379" s="9">
-        <v>13000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="4">
         <v>15</v>
       </c>
       <c r="B380" s="7" t="s">
         <v>186</v>
       </c>
       <c r="C380" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="4">
         <v>16</v>
       </c>
       <c r="B381" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C381" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="382" spans="1:3">
@@ -5761,322 +5761,322 @@
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B390" s="7"/>
       <c r="C390" s="9"/>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B391" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C391" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="4">
         <v>1</v>
       </c>
       <c r="B392" s="7" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="C392" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="4">
         <v>2</v>
       </c>
       <c r="B393" s="7" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="C393" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="4">
         <v>3</v>
       </c>
       <c r="B394" s="7" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C394" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="4">
         <v>4</v>
       </c>
       <c r="B395" s="7" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="C395" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="4">
         <v>5</v>
       </c>
       <c r="B396" s="7" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C396" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="4">
         <v>6</v>
       </c>
       <c r="B397" s="7" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C397" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="4">
         <v>7</v>
       </c>
       <c r="B398" s="7" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="C398" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="4">
         <v>8</v>
       </c>
       <c r="B399" s="7" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C399" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="4">
         <v>9</v>
       </c>
       <c r="B400" s="7" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C400" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="4">
         <v>10</v>
       </c>
       <c r="B401" s="7" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C401" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="4">
         <v>11</v>
       </c>
       <c r="B402" s="7" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C402" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="4">
         <v>12</v>
       </c>
       <c r="B403" s="7" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C403" s="9">
         <v>14000</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B404" s="7"/>
       <c r="C404" s="9"/>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B405" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C405" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="4">
         <v>1</v>
       </c>
       <c r="B406" s="7" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C406" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="4">
         <v>2</v>
       </c>
       <c r="B407" s="7" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C407" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="4">
         <v>3</v>
       </c>
       <c r="B408" s="7" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C408" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="4">
         <v>4</v>
       </c>
       <c r="B409" s="7" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C409" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="4">
         <v>5</v>
       </c>
       <c r="B410" s="7" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C410" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="4">
         <v>6</v>
       </c>
       <c r="B411" s="7" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="C411" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="4">
         <v>7</v>
       </c>
       <c r="B412" s="7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C412" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="4">
         <v>8</v>
       </c>
       <c r="B413" s="7" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C413" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="4">
         <v>9</v>
       </c>
       <c r="B414" s="7" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="C414" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="4">
         <v>10</v>
       </c>
       <c r="B415" s="7" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C415" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="4">
         <v>11</v>
       </c>
       <c r="B416" s="7" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C416" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="4">
         <v>12</v>
       </c>
       <c r="B417" s="7" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C417" s="9">
         <v>13000</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B418" s="7"/>
       <c r="C418" s="9"/>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B419" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C419" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="4">
@@ -7573,124 +7573,124 @@
         <v>321</v>
       </c>
       <c r="C565" s="9">
         <v>3200</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="4">
         <v>2</v>
       </c>
       <c r="B566" s="7" t="s">
         <v>322</v>
       </c>
       <c r="C566" s="9">
         <v>1800</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="4">
         <v>3</v>
       </c>
       <c r="B567" s="7" t="s">
         <v>323</v>
       </c>
       <c r="C567" s="9">
-        <v>4500</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="4">
         <v>4</v>
       </c>
       <c r="B568" s="7" t="s">
         <v>324</v>
       </c>
       <c r="C568" s="9">
-        <v>1800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="2" t="s">
         <v>325</v>
       </c>
       <c r="B569" s="7"/>
       <c r="C569" s="9"/>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B570" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C570" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="4">
         <v>1</v>
       </c>
       <c r="B571" s="7" t="s">
         <v>326</v>
       </c>
       <c r="C571" s="9">
         <v>4000</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="4">
         <v>2</v>
       </c>
       <c r="B572" s="7" t="s">
         <v>327</v>
       </c>
       <c r="C572" s="9">
         <v>2500</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="4">
         <v>3</v>
       </c>
       <c r="B573" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C573" s="9">
-        <v>4800</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="4">
         <v>4</v>
       </c>
       <c r="B574" s="7" t="s">
         <v>329</v>
       </c>
       <c r="C574" s="9">
-        <v>2100</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="4">
         <v>5</v>
       </c>
       <c r="B575" s="7" t="s">
         <v>330</v>
       </c>
       <c r="C575" s="9">
         <v>3000</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="4">
         <v>6</v>
       </c>
       <c r="B576" s="7" t="s">
         <v>331</v>
       </c>
       <c r="C576" s="9">
         <v>2600</v>
       </c>
     </row>
     <row r="577" spans="1:3">